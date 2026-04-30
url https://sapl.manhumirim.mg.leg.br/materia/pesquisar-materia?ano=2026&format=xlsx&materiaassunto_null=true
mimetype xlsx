--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1232" uniqueCount="588">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -583,95 +583,572 @@
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_43_show_gospel_assinado.pdf</t>
   </si>
   <si>
     <t>Indica construção a apresentação de um show gospel em Manhumirim.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_nc2ba_44_-_matheus_assinado.pdf</t>
   </si>
   <si>
     <t>Indica Calçamento no Córrego Palmeiras, sentido loteamento.</t>
   </si>
   <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_45_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de grade próximo a ponte para captação de água pluvial em toda extensão da Rua Candido Rodrigues - Bairro Centro</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_46_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica revitalização da calçada da Rua Adair da Silva Pinheiro no Bairro Mangueira.</t>
+  </si>
+  <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_47_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica retirada de container de depósito de lixo na Avenida Agenor Carlos Werner.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_48_-_joao_wilson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica patrolamento, construção de caixas de contenção e retirada de água na estrada que liga os córregos Quartel e  Bonfim, nas proximidades na propriedade do Sr. Genes Fonseca</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Vovô da Ótica</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_49_-_vovo_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de faixa elevada de pedestres em Avenida Padre Júlio Maria em frente Projeto Vida.</t>
+  </si>
+  <si>
+    <t>3198</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Dr. Rodrigo Soares</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_50_-_dr._rodrigo_helio_remisson_e_benisio_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica aquisição de veículo tipo (Ambulância) 4x4 para atendimento dos pacientes da zona rural.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_nc2ba_51_-_matheus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção das estradas no Córrego São Bento, próximo a Vila do Manoel.</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_52_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica aquisição de Caminhão prensa para atendimento da coleta de lixo de nosso Município.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3201/indicacao_53_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de radar de controle de velocidade na rodovia Antônio Rust (contorno de Manhumirim) próximo ao mercado do Joel.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3205/indicacao_54_priscila.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Assistência Social criação de um local para atender às demandas das mulheres de Manhumirim.</t>
+  </si>
+  <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3206/indicacao_55_priscila.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção e operação tampa buraco em toda cidade.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3208/indicacao_57_-_dr._rodrigo_soares_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica convênios com as faculdades de Medicina Veterinária</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_58_matheus.pdf</t>
+  </si>
+  <si>
+    <t>Indica recapeamento da Rua 31 de julho no Bairro São Vicente.</t>
+  </si>
+  <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_59_-_xandinho_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de placas indicativa na Rua Antônio Carlos.</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_60_-_xandinho_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de corrimão no beco de servidão que dá acesso a UBS, Oscar Lira Pedrosa, Bairro Isidoro.</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_61_-_helio_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção/troca da rede de esgoto na Rua Vila Verde, bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3222/indicacao_62_bill.pdf</t>
+  </si>
+  <si>
+    <t>Indica providências para a Rua Elias Fernandes de Souza, bairro Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>3223</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3223/indicacao_63_bill.pdf</t>
+  </si>
+  <si>
+    <t>Indica revitalização da mina de água no Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3227/indicacao_64_priscila.pdf</t>
+  </si>
+  <si>
+    <t>indica placas de sinalização na zona rural.</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3229/indicacao_65_-_joao_wilson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de luminária em poste da rua Suely Damasceno.</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3230/indicacao_66_-_joao_wilson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica patrolamento, construção de caixa de contenção e retirada de água nas estradas do Córrego dos Malostos</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3231/indicacao_67_priscila.pdf</t>
+  </si>
+  <si>
+    <t>Indica edificação da Praça Nilza Vidal Rodrigues, criada pela lei nº 1706/2017.</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_68_-_vovo_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção de área de convivência coberta na Praça Padre Júlio Maria</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_69_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção de Praça sensorial em local que  Administração achar conveniente</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_70_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica extensão de rede elétrica na galeria Lourdes Maria Stock - Bairro do Roque</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_71_-_remissom_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de câmeras de monitoramento nos veículos de transporte escolar municipal</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_72_-_remissom_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica padronização e adequação dos passeios (calçada) da avenidas JK e Theófilo Tostes, avenida Lauro Célio</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_73_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica pavimentação asfáltica do Bairro nossa Senhora da penha e Bairro Morada Nova.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3243/indicacao_74_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias da pavimentação das vias do Bairro Campestre</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3244/indicacao_75_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica patrolamento, construção de caixas de contenção e retirada de água nas estradas do Córrego Bonfim I e Bonfim II.</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_76_priscila.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção da quadra esportiva do bairro das Mangueiras.</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_77_priscila.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de câmeras de vigilância em pontos onde há descarte clandestino de entulhos.</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_78_-_helio_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de pontos de hidratação nas praças de nossa cidade</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_79_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica Pavimentação asfáltica da Avenida Padre Júlio Maria, sentido Rodovia Antônio Rust.</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_80_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção de calçamento no Poço Fundo próximo ao Bar Jabalú.</t>
+  </si>
+  <si>
     <t>3113</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/image_006.pdf</t>
   </si>
   <si>
     <t>Congratula Gustavo Sanglard Ignácio</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>Dr. Rodrigo Soares</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/image_020.pdf</t>
   </si>
   <si>
     <t>Congratula o Sr. Maurício Cesar Ricas</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/image_022.pdf</t>
   </si>
   <si>
     <t>Congratula Colaboradores do Plano Assistencial Familiar Em Vida”.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/mocao_04_congratula_enedina_ramos_costa.pdf</t>
   </si>
   <si>
     <t>Congratula a Senhora Enedina Ramos da Costa - (conhecida como Bahiana), nascida em 24 de janeiro de 1917.</t>
   </si>
   <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/mocao_05_-_congratula_jose_estevao_001.pdf</t>
+  </si>
+  <si>
+    <t>Congratular ao Sr. José Maria Arbuine,</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/mocao_06_-_congratula_odete_fulanente_001.pdf</t>
+  </si>
+  <si>
+    <t>Congratula a Srª. Laura Odete Fulanete Ramos</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3194/mocao_07_-_congratula_jose_maria_cortez_001.pdf</t>
+  </si>
+  <si>
+    <t>Congratular ao “Sr. Jose Maria Cortez de Oliveira”</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_08_onicemar.pdf</t>
+  </si>
+  <si>
+    <t>Congratula a Senhora Onicemar Xavier de Lemos.</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/mocao_9_m_cunha.pdf</t>
+  </si>
+  <si>
+    <t>“Congratula a Senhora Maria Aparecida de Paula Cunha”.</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/mocao_10_m_gloria.pdf</t>
+  </si>
+  <si>
+    <t>“Congratula a Senhora Maria da Glória Soares Barbosa”.</t>
+  </si>
+  <si>
     <t>3121</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Sérgio Borel Corrêa</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/projeto_de_lei._reajuste_anual_do_piso_do_magisterio_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do reajuste do piso nacional do magistério, conforme a Medida Provisória n.º 1.334/2026.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/projeto_de_lei_complementar_43-2026_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do reajuste do piso nacional do magistério, conforme a medida Provisória nº 1.334/2026</t>
@@ -727,74 +1204,140 @@
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/pl_06_altera_lei_1887..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 1.887/2024, incorporando política pública voltada para a proteção da pessoa com hipersensibilidade sensorial.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/pl_07_quiosque.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a outorgar concessão de uso de bens públicos municipais (quiosques) localizados na Praça Padre Júlio Maria para exploração comercial no âmbito do Município de Manhumirim e dá outras providências.”</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_08_refis.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa de Recuperação Fiscal do Município de Manhumirim e dá outras providências”.</t>
   </si>
   <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3210/pl_09_prioridade_deficiente.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o atendimento prioritário às pessoas com deficiência no âmbito do Município de Manhumirim e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3211/pl_10_prevencao_vida.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização da Vida e Prevenção ao Suicídio e à Automutilação no Município de Manhumirim e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3221</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3221/pl_11_denominacao_rua.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro público, no Córrego do Lessa. Rua Luiza Maria Pires.</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/pl_12_-__ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a diretrizes para a elaboração da Lei Orçamentária para o exercício de 2027 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/pl_13_-_premiacao_eventos_esportivos.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Publico Municipal a conceder premiação em dinheiro a equipes e atletas vencedores de eventos esportivos no Município de Manhumirim e dá outras providencias.</t>
+  </si>
+  <si>
     <t>3119</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/pr_01_r_ver.pdf</t>
   </si>
   <si>
     <t>Fixa a recomposição dos subsídios dos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/pr_02_altera_ri.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 198 de 16 de novembro de 2000, Regimento Interno da Câmara Municipal de Manhumirim e dá outras providências.</t>
   </si>
   <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>CFFO - Comissão de Fiscalização Financeira, Orçamentária e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Manhumirim, exercício de 2021, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Manhumirim, exercício de 2024, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>3106</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3106/image_001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre licitação de vestiário do Estádio João Miguel de Oliveira e Praça com área de laser em frente ao mencionado estádio</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/image_002.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre salário de diretor e vice diretor escolar da rede municipal de ensino</t>
   </si>
   <si>
     <t>3114</t>
@@ -859,128 +1402,308 @@
   <si>
     <t>Requer cumprimento da Lei Municipal nº 1.780/2020 - Regulamenta a apreensão de animais de grande porte soltos nas vias e logradouros públicos da zona urbana sob jurisdição do município de Manhumirim-MG.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/image_024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre s gastos com as festividades do carnaval em Manhumirim</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/requerimento_11_-_xandinho_001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento da Lei Complementar 226/2026.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/requerimento_12_-_joao_wilson_001.pdf</t>
   </si>
   <si>
     <t>Requer informações  sobre transporte escolar nas Zonas Rurais.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_13_-_joao_wilson_001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre conclusão da obra da Praça Pe. Júlio Maria.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/requerimento_14_priscila.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a criação do Conselho Municipal dos Direitos das Mulheres no âmbito do Município de Manhumirim.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/requerimento_15_-_remisson_001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre placa de sinalização da Rua Domingos Destro no Bairro do Roque</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>Vovô da Ótica</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_16_vovo.pdf</t>
   </si>
   <si>
     <t>Requer relação completa e atualizada de todos os servidores públicos municipais.</t>
   </si>
   <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_17_-_matheus_fully_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre providencias que estão sendo tomadas para cumprimento do OF 1258/2025 GAAA em anexo.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/requerimento_18_-_matheus_fully_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a Empresa Versaurb</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3196/requerimento_19_-_vovo_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de providências quanto à presença de animais de grande porte na rodovia MG-111.</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3197/requerimento_20.pdf</t>
+  </si>
+  <si>
+    <t>REQUER:  convocação do representante da Empresa Versa.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3202/requerimento_21_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a instalação de equipamento de controle de velocidade na frota municipal</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3203/requerimento_22_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre cumprimento da Lei Municipal nº 1.913/2025</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3209/requerimento_23_-_matheus_e_joao_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre as obrigações tributária do loteamento denominado Residencial Werner.</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3217/requerimento_-_24_vovo_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e esclarecimento ao Poder Executivo Municipal</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3224/requerimento_25_-_dr._rodrigo_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a aplicação da Lei Federal nº 15.250 - Dispõe sobre condutores de Ambulância.</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3237/requerimento_26_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referente ao Plano de Cargos e Salários do Executivo Municipal, Administração Direta e Indireta.</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3238/requerimento_27_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca dos precatórios do Município.</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/requerimento_28_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referentes aos pagamento do retroativo do adicional de insalubridade dos agentes de endemias</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/requerimento_29_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre vistoria e manutenção preventiva do Poliesportivo Públio Nolasco e Praça de Esporte José Nolasco</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>Luciano de Oliveira Egeno</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/cpp_luciano.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de processo de comissão parlamentar processante nos termos do Decreto Lei nº 201.</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3253/requerimento_30_-_remisson_001.pdf</t>
+  </si>
+  <si>
     <t>3158</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/lei_municipal_no_1.923_-_2026_-_dispoe_sobre_recomposicao_das_perdas_salariais_dos_servidores_da_camara_municipal_de_manhumirim_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição das perdas salariais dos servidores da Câmara M. Manhumirim e dá outras providências.</t>
   </si>
   <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/lei_municipal_no_1.924_-_2026_-_reconhece_como_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_autistas_de_manhumirim_-_apaam.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública a Associação de Pais e Amigos dos Autistas de Manhumirim - APAAM.</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3249/lei_municipal_no_1.925_-_2026_-_dispoe_sobre_denominacao_do_creas_do_bairro_campestre.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre denominação do CREAS do bairro Campestre”.</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/lei_municipal_no_1.926_-_2026_-_autoriza_o_poder_executivo_a_outorgar_concessao_de_uso_de_bens_publicos_municipais_-_quiosques_-_na_praca_padre_julio_maria.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a outorgar concessão de uso de bens públicos municipais (quiosques) localizados na Praça Padre Júlio Maria para exploração comercial no âmbito do Município de Manhumirim e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3251/lei_municipal_no_1.927_-_2026_-_dispoe_sobre_o_programa_de_recuperacao_fiscal_refis_2026.pdf</t>
+  </si>
+  <si>
     <t>3159</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/lei_complementar_no_42_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf</t>
   </si>
   <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3252/lei_complementar_no_43_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf</t>
+  </si>
+  <si>
     <t>3101</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Alexandre de Jesus Nascimento</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/portaria_429_-_nomeia_servidores_que_menciona.pdf</t>
   </si>
   <si>
     <t>Nomeia os servidores da câmara Municipal de Manhumirim que menciona</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>430</t>
@@ -1028,50 +1751,74 @@
     <t>Estabelece atendimento da Comissão especial para análise de veto à proposição de lei.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/image_017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recesso das atividades da Câmara em razão do periodo de carnaval.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/portaria_435_calendario_2026.pdf</t>
   </si>
   <si>
     <t>“Fixa o Calendário Legislativo da Câmara Municipal de Manhumirim para o ano de 2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/portaria_436_altea_calendario.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o calendário da Câmara Municipal de Manhumirim no mês de abril 2026"</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/portaria_no_437_-_altera_o_calendario_da_cmm.pdfass.pdf</t>
+  </si>
+  <si>
+    <t>Altera o calendário da Câmara Municipal de Manhumirim.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1375,67 +2122,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3104/image_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/image_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3109/image_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/image_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/image_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/image_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/image_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/image_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3133/image_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3134/image_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/image_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/image_019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/image_025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/image_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/image_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/image_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/image_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/image_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/image_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_30_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_31_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_32_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_33_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_35_remisson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_36_priscila.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_37_priscila_e_helio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_38_-_xandinho_priscila_e_helio_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_39_bill.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_40_bill.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_41_-_joao_wilson.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_42_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_43_show_gospel_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_nc2ba_44_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/image_006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/image_020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/image_022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/mocao_04_congratula_enedina_ramos_costa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/projeto_de_lei._reajuste_anual_do_piso_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/projeto_de_lei_complementar_43-2026_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/image_002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/pl_02_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/image_013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3135/image_016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/pl_06_altera_lei_1887..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/pl_07_quiosque.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_08_refis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/pr_01_r_ver.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/pr_02_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3106/image_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/image_002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3114/image_009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3115/image_010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/requerimento_05_remisson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/requerimento_06_remisson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3132/requerimento_07_remisson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/image_021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/image_023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/image_024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/requerimento_11_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/requerimento_12_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_13_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/requerimento_14_priscila.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/requerimento_15_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_16_vovo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/lei_municipal_no_1.923_-_2026_-_dispoe_sobre_recomposicao_das_perdas_salariais_dos_servidores_da_camara_municipal_de_manhumirim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/lei_complementar_no_42_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/portaria_429_-_nomeia_servidores_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/portaria_430_-_estabelece_o_regime_de_plantao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/portaria_431.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/portaria_432_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/portaria_433_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/image_017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/portaria_435_calendario_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3104/image_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/image_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3109/image_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/image_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/image_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/image_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/image_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/image_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3133/image_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3134/image_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/image_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/image_019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/image_025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/image_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/image_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/image_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/image_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/image_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/image_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_30_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_31_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_32_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_33_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_35_remisson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_36_priscila.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_37_priscila_e_helio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_38_-_xandinho_priscila_e_helio_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_39_bill.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_40_bill.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_41_-_joao_wilson.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_42_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_43_show_gospel_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_nc2ba_44_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_45_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_46_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_47_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_48_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_49_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_50_-_dr._rodrigo_helio_remisson_e_benisio_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_nc2ba_51_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_52_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3201/indicacao_53_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3205/indicacao_54_priscila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3206/indicacao_55_priscila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3208/indicacao_57_-_dr._rodrigo_soares_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_58_matheus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_59_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_60_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_61_-_helio_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3222/indicacao_62_bill.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3223/indicacao_63_bill.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3227/indicacao_64_priscila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3229/indicacao_65_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3230/indicacao_66_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3231/indicacao_67_priscila.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_68_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_69_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_70_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_71_-_remissom_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_72_-_remissom_001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_73_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3243/indicacao_74_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3244/indicacao_75_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_76_priscila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_77_priscila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_78_-_helio_001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_79_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_80_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/image_006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/image_020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/image_022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/mocao_04_congratula_enedina_ramos_costa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/mocao_05_-_congratula_jose_estevao_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/mocao_06_-_congratula_odete_fulanente_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3194/mocao_07_-_congratula_jose_maria_cortez_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_08_onicemar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/mocao_9_m_cunha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/mocao_10_m_gloria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/projeto_de_lei._reajuste_anual_do_piso_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/projeto_de_lei_complementar_43-2026_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/image_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/pl_02_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/image_013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3135/image_016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/pl_06_altera_lei_1887..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/pl_07_quiosque.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_08_refis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3210/pl_09_prioridade_deficiente.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3211/pl_10_prevencao_vida.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3221/pl_11_denominacao_rua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/pl_12_-__ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/pl_13_-_premiacao_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/pr_01_r_ver.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/pr_02_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3106/image_001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/image_002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3114/image_009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3115/image_010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/requerimento_05_remisson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/requerimento_06_remisson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3132/requerimento_07_remisson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/image_021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/image_023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/image_024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/requerimento_11_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/requerimento_12_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_13_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/requerimento_14_priscila.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/requerimento_15_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_16_vovo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_17_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/requerimento_18_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3196/requerimento_19_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3197/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3202/requerimento_21_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3203/requerimento_22_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3209/requerimento_23_-_matheus_e_joao_001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3217/requerimento_-_24_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3224/requerimento_25_-_dr._rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3237/requerimento_26_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3238/requerimento_27_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/requerimento_28_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/requerimento_29_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/cpp_luciano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3253/requerimento_30_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/lei_municipal_no_1.923_-_2026_-_dispoe_sobre_recomposicao_das_perdas_salariais_dos_servidores_da_camara_municipal_de_manhumirim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/lei_municipal_no_1.924_-_2026_-_reconhece_como_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_autistas_de_manhumirim_-_apaam.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3249/lei_municipal_no_1.925_-_2026_-_dispoe_sobre_denominacao_do_creas_do_bairro_campestre.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/lei_municipal_no_1.926_-_2026_-_autoriza_o_poder_executivo_a_outorgar_concessao_de_uso_de_bens_publicos_municipais_-_quiosques_-_na_praca_padre_julio_maria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3251/lei_municipal_no_1.927_-_2026_-_dispoe_sobre_o_programa_de_recuperacao_fiscal_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/lei_complementar_no_42_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3252/lei_complementar_no_43_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/portaria_429_-_nomeia_servidores_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/portaria_430_-_estabelece_o_regime_de_plantao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/portaria_431.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/portaria_432_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/portaria_433_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/image_017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/portaria_435_calendario_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/portaria_436_altea_calendario.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/portaria_no_437_-_altera_o_calendario_da_cmm.pdfass.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H84"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="70.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2547,1080 +3294,2900 @@
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>67</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H44" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>191</v>
       </c>
       <c r="D45" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="F45" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>195</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>199</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H47" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>26</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H48" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>208</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H49" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>211</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>212</v>
       </c>
       <c r="D50" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>220</v>
+        <v>41</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>22</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>26</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="D55" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>237</v>
       </c>
       <c r="D56" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>45</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>220</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>220</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>17</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>22</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>281</v>
       </c>
       <c r="D67" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>50</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>54</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="H69" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>58</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>62</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>66</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>71</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>75</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>295</v>
+        <v>32</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="H75" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="D76" t="s">
-        <v>300</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>301</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>179</v>
+        <v>321</v>
       </c>
       <c r="D77" t="s">
-        <v>305</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>306</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>208</v>
+        <v>27</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>210</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="D78" t="s">
-        <v>310</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>311</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>312</v>
+        <v>41</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="H78" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="D79" t="s">
-        <v>310</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>311</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>312</v>
+        <v>41</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="H79" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>320</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="E80" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="F80" t="s">
-        <v>312</v>
+        <v>46</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="H80" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>324</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="E81" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="F81" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="H81" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>328</v>
+        <v>22</v>
       </c>
       <c r="D82" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="E82" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="F82" t="s">
-        <v>312</v>
+        <v>27</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="H82" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>332</v>
+        <v>26</v>
       </c>
       <c r="D83" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="E83" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="F83" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="H83" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>336</v>
+        <v>31</v>
       </c>
       <c r="D84" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="E84" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="F84" t="s">
-        <v>312</v>
+        <v>67</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="H84" t="s">
-        <v>338</v>
+        <v>348</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>349</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" t="s">
+        <v>333</v>
+      </c>
+      <c r="E85" t="s">
+        <v>334</v>
+      </c>
+      <c r="F85" t="s">
+        <v>67</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H85" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>352</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86" t="s">
+        <v>333</v>
+      </c>
+      <c r="E86" t="s">
+        <v>334</v>
+      </c>
+      <c r="F86" t="s">
+        <v>67</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H86" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>355</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>45</v>
+      </c>
+      <c r="D87" t="s">
+        <v>333</v>
+      </c>
+      <c r="E87" t="s">
+        <v>334</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H87" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>358</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>50</v>
+      </c>
+      <c r="D88" t="s">
+        <v>333</v>
+      </c>
+      <c r="E88" t="s">
+        <v>334</v>
+      </c>
+      <c r="F88" t="s">
+        <v>32</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H88" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>361</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>54</v>
+      </c>
+      <c r="D89" t="s">
+        <v>333</v>
+      </c>
+      <c r="E89" t="s">
+        <v>334</v>
+      </c>
+      <c r="F89" t="s">
+        <v>32</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H89" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>364</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>365</v>
+      </c>
+      <c r="E90" t="s">
+        <v>366</v>
+      </c>
+      <c r="F90" t="s">
+        <v>367</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H90" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>370</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>365</v>
+      </c>
+      <c r="E91" t="s">
+        <v>366</v>
+      </c>
+      <c r="F91" t="s">
+        <v>367</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H91" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>373</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>374</v>
+      </c>
+      <c r="E92" t="s">
+        <v>375</v>
+      </c>
+      <c r="F92" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H92" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>374</v>
+      </c>
+      <c r="E93" t="s">
+        <v>375</v>
+      </c>
+      <c r="F93" t="s">
+        <v>379</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H93" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>382</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>22</v>
+      </c>
+      <c r="D94" t="s">
+        <v>374</v>
+      </c>
+      <c r="E94" t="s">
+        <v>375</v>
+      </c>
+      <c r="F94" t="s">
+        <v>67</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H94" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>385</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>26</v>
+      </c>
+      <c r="D95" t="s">
+        <v>374</v>
+      </c>
+      <c r="E95" t="s">
+        <v>375</v>
+      </c>
+      <c r="F95" t="s">
+        <v>67</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H95" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>388</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" t="s">
+        <v>374</v>
+      </c>
+      <c r="E96" t="s">
+        <v>375</v>
+      </c>
+      <c r="F96" t="s">
+        <v>367</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H96" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>391</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97" t="s">
+        <v>374</v>
+      </c>
+      <c r="E97" t="s">
+        <v>375</v>
+      </c>
+      <c r="F97" t="s">
+        <v>367</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H97" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>394</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>45</v>
+      </c>
+      <c r="D98" t="s">
+        <v>374</v>
+      </c>
+      <c r="E98" t="s">
+        <v>375</v>
+      </c>
+      <c r="F98" t="s">
+        <v>367</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H98" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>397</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>50</v>
+      </c>
+      <c r="D99" t="s">
+        <v>374</v>
+      </c>
+      <c r="E99" t="s">
+        <v>375</v>
+      </c>
+      <c r="F99" t="s">
+        <v>41</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>54</v>
+      </c>
+      <c r="D100" t="s">
+        <v>374</v>
+      </c>
+      <c r="E100" t="s">
+        <v>375</v>
+      </c>
+      <c r="F100" t="s">
+        <v>41</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H100" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>403</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>58</v>
+      </c>
+      <c r="D101" t="s">
+        <v>374</v>
+      </c>
+      <c r="E101" t="s">
+        <v>375</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H101" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>406</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>407</v>
+      </c>
+      <c r="D102" t="s">
+        <v>374</v>
+      </c>
+      <c r="E102" t="s">
+        <v>375</v>
+      </c>
+      <c r="F102" t="s">
+        <v>367</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H102" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>62</v>
+      </c>
+      <c r="D103" t="s">
+        <v>374</v>
+      </c>
+      <c r="E103" t="s">
+        <v>375</v>
+      </c>
+      <c r="F103" t="s">
+        <v>367</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H103" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>413</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>414</v>
+      </c>
+      <c r="E104" t="s">
+        <v>415</v>
+      </c>
+      <c r="F104" t="s">
+        <v>379</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H104" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>418</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>414</v>
+      </c>
+      <c r="E105" t="s">
+        <v>415</v>
+      </c>
+      <c r="F105" t="s">
+        <v>379</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H105" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>421</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>22</v>
+      </c>
+      <c r="D106" t="s">
+        <v>414</v>
+      </c>
+      <c r="E106" t="s">
+        <v>415</v>
+      </c>
+      <c r="F106" t="s">
+        <v>422</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H106" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>425</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>26</v>
+      </c>
+      <c r="D107" t="s">
+        <v>414</v>
+      </c>
+      <c r="E107" t="s">
+        <v>415</v>
+      </c>
+      <c r="F107" t="s">
+        <v>422</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H107" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>427</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>428</v>
+      </c>
+      <c r="E108" t="s">
+        <v>429</v>
+      </c>
+      <c r="F108" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H108" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>432</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>428</v>
+      </c>
+      <c r="E109" t="s">
+        <v>429</v>
+      </c>
+      <c r="F109" t="s">
+        <v>18</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H109" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>435</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>22</v>
+      </c>
+      <c r="D110" t="s">
+        <v>428</v>
+      </c>
+      <c r="E110" t="s">
+        <v>429</v>
+      </c>
+      <c r="F110" t="s">
+        <v>46</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H110" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>438</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>26</v>
+      </c>
+      <c r="D111" t="s">
+        <v>428</v>
+      </c>
+      <c r="E111" t="s">
+        <v>429</v>
+      </c>
+      <c r="F111" t="s">
+        <v>46</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H111" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>441</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>31</v>
+      </c>
+      <c r="D112" t="s">
+        <v>428</v>
+      </c>
+      <c r="E112" t="s">
+        <v>429</v>
+      </c>
+      <c r="F112" t="s">
+        <v>41</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H112" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>444</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113" t="s">
+        <v>428</v>
+      </c>
+      <c r="E113" t="s">
+        <v>429</v>
+      </c>
+      <c r="F113" t="s">
+        <v>41</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H113" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>447</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114" t="s">
+        <v>428</v>
+      </c>
+      <c r="E114" t="s">
+        <v>429</v>
+      </c>
+      <c r="F114" t="s">
+        <v>41</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H114" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>450</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>45</v>
+      </c>
+      <c r="D115" t="s">
+        <v>428</v>
+      </c>
+      <c r="E115" t="s">
+        <v>429</v>
+      </c>
+      <c r="F115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H115" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>453</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>50</v>
+      </c>
+      <c r="D116" t="s">
+        <v>428</v>
+      </c>
+      <c r="E116" t="s">
+        <v>429</v>
+      </c>
+      <c r="F116" t="s">
+        <v>46</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H116" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>456</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>54</v>
+      </c>
+      <c r="D117" t="s">
+        <v>428</v>
+      </c>
+      <c r="E117" t="s">
+        <v>429</v>
+      </c>
+      <c r="F117" t="s">
+        <v>46</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H117" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>459</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>58</v>
+      </c>
+      <c r="D118" t="s">
+        <v>428</v>
+      </c>
+      <c r="E118" t="s">
+        <v>429</v>
+      </c>
+      <c r="F118" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H118" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>462</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>407</v>
+      </c>
+      <c r="D119" t="s">
+        <v>428</v>
+      </c>
+      <c r="E119" t="s">
+        <v>429</v>
+      </c>
+      <c r="F119" t="s">
+        <v>46</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H119" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>465</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>62</v>
+      </c>
+      <c r="D120" t="s">
+        <v>428</v>
+      </c>
+      <c r="E120" t="s">
+        <v>429</v>
+      </c>
+      <c r="F120" t="s">
+        <v>46</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H120" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>468</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>66</v>
+      </c>
+      <c r="D121" t="s">
+        <v>428</v>
+      </c>
+      <c r="E121" t="s">
+        <v>429</v>
+      </c>
+      <c r="F121" t="s">
+        <v>32</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H121" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>471</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>71</v>
+      </c>
+      <c r="D122" t="s">
+        <v>428</v>
+      </c>
+      <c r="E122" t="s">
+        <v>429</v>
+      </c>
+      <c r="F122" t="s">
+        <v>41</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H122" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>474</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>75</v>
+      </c>
+      <c r="D123" t="s">
+        <v>428</v>
+      </c>
+      <c r="E123" t="s">
+        <v>429</v>
+      </c>
+      <c r="F123" t="s">
+        <v>208</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H123" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>477</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>79</v>
+      </c>
+      <c r="D124" t="s">
+        <v>428</v>
+      </c>
+      <c r="E124" t="s">
+        <v>429</v>
+      </c>
+      <c r="F124" t="s">
+        <v>67</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H124" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>480</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>83</v>
+      </c>
+      <c r="D125" t="s">
+        <v>428</v>
+      </c>
+      <c r="E125" t="s">
+        <v>429</v>
+      </c>
+      <c r="F125" t="s">
+        <v>67</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H125" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>483</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>87</v>
+      </c>
+      <c r="D126" t="s">
+        <v>428</v>
+      </c>
+      <c r="E126" t="s">
+        <v>429</v>
+      </c>
+      <c r="F126" t="s">
+        <v>208</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H126" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>486</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>91</v>
+      </c>
+      <c r="D127" t="s">
+        <v>428</v>
+      </c>
+      <c r="E127" t="s">
+        <v>429</v>
+      </c>
+      <c r="F127" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H127" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>489</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>95</v>
+      </c>
+      <c r="D128" t="s">
+        <v>428</v>
+      </c>
+      <c r="E128" t="s">
+        <v>429</v>
+      </c>
+      <c r="F128" t="s">
+        <v>41</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H128" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>492</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>99</v>
+      </c>
+      <c r="D129" t="s">
+        <v>428</v>
+      </c>
+      <c r="E129" t="s">
+        <v>429</v>
+      </c>
+      <c r="F129" t="s">
+        <v>41</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H129" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>495</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>103</v>
+      </c>
+      <c r="D130" t="s">
+        <v>428</v>
+      </c>
+      <c r="E130" t="s">
+        <v>429</v>
+      </c>
+      <c r="F130" t="s">
+        <v>67</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H130" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>498</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>107</v>
+      </c>
+      <c r="D131" t="s">
+        <v>428</v>
+      </c>
+      <c r="E131" t="s">
+        <v>429</v>
+      </c>
+      <c r="F131" t="s">
+        <v>208</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H131" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>501</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>111</v>
+      </c>
+      <c r="D132" t="s">
+        <v>428</v>
+      </c>
+      <c r="E132" t="s">
+        <v>429</v>
+      </c>
+      <c r="F132" t="s">
+        <v>213</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H132" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>504</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>115</v>
+      </c>
+      <c r="D133" t="s">
+        <v>428</v>
+      </c>
+      <c r="E133" t="s">
+        <v>429</v>
+      </c>
+      <c r="F133" t="s">
+        <v>67</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H133" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>507</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>119</v>
+      </c>
+      <c r="D134" t="s">
+        <v>428</v>
+      </c>
+      <c r="E134" t="s">
+        <v>429</v>
+      </c>
+      <c r="F134" t="s">
+        <v>208</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H134" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>510</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>123</v>
+      </c>
+      <c r="D135" t="s">
+        <v>428</v>
+      </c>
+      <c r="E135" t="s">
+        <v>429</v>
+      </c>
+      <c r="F135" t="s">
+        <v>67</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H135" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>513</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>127</v>
+      </c>
+      <c r="D136" t="s">
+        <v>428</v>
+      </c>
+      <c r="E136" t="s">
+        <v>429</v>
+      </c>
+      <c r="F136" t="s">
+        <v>41</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H136" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>516</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>131</v>
+      </c>
+      <c r="D137" t="s">
+        <v>428</v>
+      </c>
+      <c r="E137" t="s">
+        <v>429</v>
+      </c>
+      <c r="F137" t="s">
+        <v>517</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H137" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>520</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>135</v>
+      </c>
+      <c r="D138" t="s">
+        <v>428</v>
+      </c>
+      <c r="E138" t="s">
+        <v>429</v>
+      </c>
+      <c r="F138" t="s">
+        <v>41</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H138" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>522</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>523</v>
+      </c>
+      <c r="D139" t="s">
+        <v>524</v>
+      </c>
+      <c r="E139" t="s">
+        <v>525</v>
+      </c>
+      <c r="F139" t="s">
+        <v>367</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H139" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>528</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>529</v>
+      </c>
+      <c r="D140" t="s">
+        <v>524</v>
+      </c>
+      <c r="E140" t="s">
+        <v>525</v>
+      </c>
+      <c r="F140" t="s">
+        <v>367</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H140" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>532</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>533</v>
+      </c>
+      <c r="D141" t="s">
+        <v>524</v>
+      </c>
+      <c r="E141" t="s">
+        <v>525</v>
+      </c>
+      <c r="F141" t="s">
+        <v>367</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H141" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>536</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>537</v>
+      </c>
+      <c r="D142" t="s">
+        <v>524</v>
+      </c>
+      <c r="E142" t="s">
+        <v>525</v>
+      </c>
+      <c r="F142" t="s">
+        <v>367</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H142" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>540</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>541</v>
+      </c>
+      <c r="D143" t="s">
+        <v>524</v>
+      </c>
+      <c r="E143" t="s">
+        <v>525</v>
+      </c>
+      <c r="F143" t="s">
+        <v>367</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H143" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>543</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>179</v>
+      </c>
+      <c r="D144" t="s">
+        <v>544</v>
+      </c>
+      <c r="E144" t="s">
+        <v>545</v>
+      </c>
+      <c r="F144" t="s">
+        <v>367</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H144" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>547</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>183</v>
+      </c>
+      <c r="D145" t="s">
+        <v>544</v>
+      </c>
+      <c r="E145" t="s">
+        <v>545</v>
+      </c>
+      <c r="F145" t="s">
+        <v>367</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H145" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>550</v>
+      </c>
+      <c r="D146" t="s">
+        <v>551</v>
+      </c>
+      <c r="E146" t="s">
+        <v>552</v>
+      </c>
+      <c r="F146" t="s">
+        <v>553</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H146" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>556</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>557</v>
+      </c>
+      <c r="D147" t="s">
+        <v>551</v>
+      </c>
+      <c r="E147" t="s">
+        <v>552</v>
+      </c>
+      <c r="F147" t="s">
+        <v>553</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H147" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>560</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>561</v>
+      </c>
+      <c r="D148" t="s">
+        <v>551</v>
+      </c>
+      <c r="E148" t="s">
+        <v>552</v>
+      </c>
+      <c r="F148" t="s">
+        <v>553</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H148" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>564</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>565</v>
+      </c>
+      <c r="D149" t="s">
+        <v>551</v>
+      </c>
+      <c r="E149" t="s">
+        <v>552</v>
+      </c>
+      <c r="F149" t="s">
+        <v>379</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H149" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>568</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>569</v>
+      </c>
+      <c r="D150" t="s">
+        <v>551</v>
+      </c>
+      <c r="E150" t="s">
+        <v>552</v>
+      </c>
+      <c r="F150" t="s">
+        <v>553</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H150" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>572</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>573</v>
+      </c>
+      <c r="D151" t="s">
+        <v>551</v>
+      </c>
+      <c r="E151" t="s">
+        <v>552</v>
+      </c>
+      <c r="F151" t="s">
+        <v>553</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H151" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>576</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>577</v>
+      </c>
+      <c r="D152" t="s">
+        <v>551</v>
+      </c>
+      <c r="E152" t="s">
+        <v>552</v>
+      </c>
+      <c r="F152" t="s">
+        <v>553</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H152" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>580</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>581</v>
+      </c>
+      <c r="D153" t="s">
+        <v>551</v>
+      </c>
+      <c r="E153" t="s">
+        <v>552</v>
+      </c>
+      <c r="F153" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H153" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>584</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>585</v>
+      </c>
+      <c r="D154" t="s">
+        <v>551</v>
+      </c>
+      <c r="E154" t="s">
+        <v>552</v>
+      </c>
+      <c r="F154" t="s">
+        <v>553</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H154" t="s">
+        <v>587</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3664,50 +6231,120 @@
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>