--- v1 (2026-04-30)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1232" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1592" uniqueCount="745">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1009,50 +1009,290 @@
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_79_-_remisson_001.pdf</t>
   </si>
   <si>
     <t>Indica Pavimentação asfáltica da Avenida Padre Júlio Maria, sentido Rodovia Antônio Rust.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_80_-_remisson_001.pdf</t>
   </si>
   <si>
     <t>Indica construção de calçamento no Poço Fundo próximo ao Bar Jabalú.</t>
   </si>
   <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_81_-_xandinho_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica estudo quanto instalação das placas de estacionamento na Rua Namir Guimarães.</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_82_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica a apresentação de show católico em Manhumirim.</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3259/indicacao_83_-_remissom_hott_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reabertura da Rua paralela a Rua Quincas Barbeiro</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_84_-_remissom_hott_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica asfaltamento da Rua Adair Pinheiro</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_85_-_matheus_fully_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação de um espaço para APAAM juntamente com um local para acolhimento e tratamento das crianças autistas e demais neurodivergentes.</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3266/indicacao_86_-_xandinho_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica limpeza e poda de arvores da Rua Maria Olinda</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_87_-_priscila_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica reforma e ampliação da Unidade de Saúde da Família do Córrego do Ouro</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_88_-_priscila_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de câmeras de monitoramento em toda cidade</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3272/indicacao_89_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica pavimentação asfáltica, construção de passeio, instalação de redutor de velocidade e praça na Rua Irmã Eulina no Bairro Mangueiras</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3273/indicacao_90_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica reforma da calçada da Escola Padre Geraldo Silva</t>
+  </si>
+  <si>
+    <t>3274</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>"Indica construção de redutor de velocidade na MG 111, Km 100 saída para Reduto"</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3275/doc08426720260527123111.pdf</t>
+  </si>
+  <si>
+    <t>"Indica revitalização da Praça dos Trabalhadores"</t>
+  </si>
+  <si>
+    <t>3279</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3279/indicacao_93_bill.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias na Rua Aristides C. Butters no Bairro Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3280/indicacao_84_-_remissom_hott_001.pdf</t>
+  </si>
+  <si>
+    <t>: Indica calçamento nos pontos críticos da estrada em sentido ao Parque Municipal do Sagui.</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3281/indicacao_95_-_dr._rodrigo_soares_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica estudo e viabilidade de implantação através de Projeto de Lei Municipal sobre transparência na divulgação dos recursos recebidos por entidade no âmbito do Município de Manhumirim.</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_96_-_xandinho_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção e manutenção do calçamento de loteamento Bom Sucesso.</t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_97_remisson.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção de quadra esportiva no Bairro Campestre.</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3290/indicacao_98_vovo.pdf</t>
+  </si>
+  <si>
+    <t>Indica medidas preventivas, limpeza de bueiros, dragagem dos rios, sistema de monitoramento e alerta de risco de alagamento.</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3295/indicacao_99_remisson.pdf</t>
+  </si>
+  <si>
+    <t>Indica ampliação do passeio público na Rua Alfredo Lima (Praça Pe. Júlio Maria).</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3296/indicacao_100.pdf</t>
+  </si>
+  <si>
+    <t>Indica instalação de semáforo em pontos críticos de Manhumirim.</t>
+  </si>
+  <si>
     <t>3113</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/image_006.pdf</t>
   </si>
   <si>
     <t>Congratula Gustavo Sanglard Ignácio</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/image_020.pdf</t>
   </si>
   <si>
     <t>Congratula o Sr. Maurício Cesar Ricas</t>
   </si>
   <si>
     <t>3144</t>
@@ -1105,50 +1345,59 @@
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_08_onicemar.pdf</t>
   </si>
   <si>
     <t>Congratula a Senhora Onicemar Xavier de Lemos.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/mocao_9_m_cunha.pdf</t>
   </si>
   <si>
     <t>“Congratula a Senhora Maria Aparecida de Paula Cunha”.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/mocao_10_m_gloria.pdf</t>
   </si>
   <si>
     <t>“Congratula a Senhora Maria da Glória Soares Barbosa”.</t>
   </si>
   <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3294/mocao_11_remisson.pdf</t>
+  </si>
+  <si>
+    <t>“Congratula o Sr. Salvador Magno Lima de Oliveira”.</t>
+  </si>
+  <si>
     <t>3121</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Sérgio Borel Corrêa</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/projeto_de_lei._reajuste_anual_do_piso_do_magisterio_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do reajuste do piso nacional do magistério, conforme a Medida Provisória n.º 1.334/2026.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/projeto_de_lei_complementar_43-2026_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do reajuste do piso nacional do magistério, conforme a medida Provisória nº 1.334/2026</t>
@@ -1252,83 +1501,134 @@
   <si>
     <t>Dispõe sobre denominação de logradouro público, no Córrego do Lessa. Rua Luiza Maria Pires.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/pl_12_-__ldo_2027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a diretrizes para a elaboração da Lei Orçamentária para o exercício de 2027 e dá outras providencias</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/pl_13_-_premiacao_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Publico Municipal a conceder premiação em dinheiro a equipes e atletas vencedores de eventos esportivos no Município de Manhumirim e dá outras providencias.</t>
   </si>
   <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3263/projeto_de_lei_bdmg.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE MANHUMIRIM A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3264/projeto_de_lei_autoriza_repasse_ao_hpjm.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder repasse financeiro ao Hospital Padre Júlio Maria de Manhumirim, nos termos da Lei Federal nº 13.019/2014, para fins de parceria destinada ao custeio parcial de execução de serviço desaterro, drenagem pluvial, e terraplanagem na área próxima ao muro divisório do hospital e dá outras providências</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3268/projeto_de_lei_-_autoriza_financiamento_-_perante_bdmg.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE MANHUMIRIM A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3292</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3292/denomina_praca_pe_demerval_alves_botelho_001.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Praça Padre Demerval Alves Botelho</t>
+  </si>
+  <si>
+    <t>3299</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3299/pl_17_-_2026_-_repasse_financeiro_ao_hospital_pe_julio_maria_001.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REPASSE FINANCEIRO AO HOSPITAL JÚLIO MARIA DE MANHUMIRIM, NOS TERMOS DA LEI FEDERAL Nº 13.019/2014, PARA CUSTEIO DE PROCEDIMENTOS OFTALMOLÓGICOS ESPECIALIZADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3300/pl_19_-_2026_-_autoriza_recursos_para_associacao_monte_da_olivei_001.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Manhumirim a transferir recursos públicos à Associação Comunitária Monte das Oliveiras e dá outras providências”.</t>
+  </si>
+  <si>
     <t>3119</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/pr_01_r_ver.pdf</t>
   </si>
   <si>
     <t>Fixa a recomposição dos subsídios dos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/pr_02_altera_ri.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 198 de 16 de novembro de 2000, Regimento Interno da Câmara Municipal de Manhumirim e dá outras providências.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização Financeira, Orçamentária e Tomada de Contas</t>
   </si>
   <si>
-    <t>http://sapl.manhumirim.mg.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>“Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Manhumirim, exercício de 2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Manhumirim, exercício de 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3106/image_001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre licitação de vestiário do Estádio João Miguel de Oliveira e Praça com área de laser em frente ao mencionado estádio</t>
   </si>
   <si>
     <t>3107</t>
@@ -1567,62 +1867,149 @@
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/requerimento_28_-_matheus_001.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes aos pagamento do retroativo do adicional de insalubridade dos agentes de endemias</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/requerimento_29_-_remisson_001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre vistoria e manutenção preventiva do Poliesportivo Públio Nolasco e Praça de Esporte José Nolasco</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>Luciano de Oliveira Egeno</t>
   </si>
   <si>
-    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/cpp_luciano.pdf</t>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/comissao_parlamentar_processante_-_processo_01-2026_001.pdf</t>
   </si>
   <si>
     <t>Abertura de processo de comissão parlamentar processante nos termos do Decreto Lei nº 201.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3253/requerimento_30_-_remisson_001.pdf</t>
   </si>
   <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3258/requerimento_31_-_matheus_001.pdf</t>
+  </si>
+  <si>
+    <t>Reitera os requerimentos nº 17,18 e 23 de autoria do vereador Matheus Fully</t>
+  </si>
+  <si>
+    <t>3261</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3261/requerimento_32_-_remissom_hott_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre os quiosques e a reforma da praça padre Júlio Maria</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3262/requerimento_32_-_remissom_hott_001.pdf</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3267/requerimento_33_-_vovo_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre repasses de valores da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>3271</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3271/requerimento_34_-_remisson_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a realização de concurso público municipal</t>
+  </si>
+  <si>
+    <t>3276</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3276/doc08426820260527123151.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita informações carga horária e salários dos professores municipais"</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3291/requerimento_38_marcio.pdf</t>
+  </si>
+  <si>
+    <t>REQUER:  informações sobre maquinas e equipamentos a serem adquiridos pelo município.</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3293/requerimento_38_-_xandinho_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o contrato com a empresa prestadora de serviço de manutenção de iluminação pública Municipal.</t>
+  </si>
+  <si>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_no_40_-_remisson.docx</t>
+  </si>
+  <si>
+    <t>REQUER:  informações da Secretaria Municipal de Cultura.</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3298/requerimento_no_41_-_remisson.docx</t>
+  </si>
+  <si>
+    <t>REQUER:  informações sobre possibilidade de reajuste no salário dos motoristas do Município.</t>
+  </si>
+  <si>
     <t>3158</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/lei_municipal_no_1.923_-_2026_-_dispoe_sobre_recomposicao_das_perdas_salariais_dos_servidores_da_camara_municipal_de_manhumirim_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição das perdas salariais dos servidores da Câmara M. Manhumirim e dá outras providências.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/lei_municipal_no_1.924_-_2026_-_reconhece_como_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_autistas_de_manhumirim_-_apaam.pdf</t>
@@ -1642,50 +2029,110 @@
   <si>
     <t>“Dispõe sobre denominação do CREAS do bairro Campestre”.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/lei_municipal_no_1.926_-_2026_-_autoriza_o_poder_executivo_a_outorgar_concessao_de_uso_de_bens_publicos_municipais_-_quiosques_-_na_praca_padre_julio_maria.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a outorgar concessão de uso de bens públicos municipais (quiosques) localizados na Praça Padre Júlio Maria para exploração comercial no âmbito do Município de Manhumirim e dá outras providências."</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3251/lei_municipal_no_1.927_-_2026_-_dispoe_sobre_o_programa_de_recuperacao_fiscal_refis_2026.pdf</t>
   </si>
   <si>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>3283</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3283/lei_municipal_no_1929_-_2026_-_institui_a_politica_municipal_de_valorizacao_da_vida_e_prevencao_ao_suicidio_e_a_automutilacao.pdf</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3284/lei_municipal_no_1930_-_2026_-_dispoe_sobre_denominacao_de_logradouro_publico_rua_luzia_maria_pires_no_corrego_do_lessa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro público, no Córrego do Lessa - Rua Luiza Maria Pires.</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3285/lei_municipal_no_1931_-_2026_-_autoriza_o_poder_executivo_municipal_a_conceder_premiacao_em_dinheiro_a_equipes_e_atletas_vencedores_de_eventos_esportivos_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro a equipes e atletas vencedores de eventos esportivos no Município de Manhumirim, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3286</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3286/lei_municipal_no_1932_-_2026_-_autoriza_o_municipio_a_contratar_com_o_bdmg.pdf</t>
+  </si>
+  <si>
+    <t>3287</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3287/lei_municipal_no_1931_-_2026_-_autoriza_o_poder_executivo_municipal_a_conceder_premiacao_em_dinheiro_a_equipes_e_atletas_vencedores_de_eventos_esportivos_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder repasse financeiro ao Hospital Padre Júlio Maria de Manhumirim, nos termos da Lei Federal nº 13.019/2014, para fins de parceria destinada ao custeio parcial de execução de serviço desaterro, drenagem pluvial, e terraplanagem na área próxima ao muro divisório do hospital e dá outras providências.</t>
+  </si>
+  <si>
     <t>3159</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/lei_complementar_no_42_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3252/lei_complementar_no_43_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>PORT</t>
@@ -1775,50 +2222,74 @@
     <t>“Fixa o Calendário Legislativo da Câmara Municipal de Manhumirim para o ano de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/portaria_436_altea_calendario.pdf</t>
   </si>
   <si>
     <t>“Altera o calendário da Câmara Municipal de Manhumirim no mês de abril 2026"</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/portaria_no_437_-_altera_o_calendario_da_cmm.pdfass.pdf</t>
   </si>
   <si>
     <t>Altera o calendário da Câmara Municipal de Manhumirim.</t>
+  </si>
+  <si>
+    <t>3277</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3277/portaria_438_-_nomeia_comissao_de_arquivo_de_descarte_da_cmm_001.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia membros para a comissão de arquivos e descarte de documentos da câmara Municipal de Manhumirim e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3278/portaria_439__-_altera_o_calendario.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Calendário da Câmara Municipal de Manhumirim/MG no mês de junho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2122,68 +2593,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3104/image_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/image_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3109/image_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/image_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/image_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/image_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/image_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/image_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3133/image_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3134/image_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/image_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/image_019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/image_025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/image_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/image_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/image_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/image_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/image_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/image_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_30_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_31_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_32_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_33_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_35_remisson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_36_priscila.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_37_priscila_e_helio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_38_-_xandinho_priscila_e_helio_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_39_bill.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_40_bill.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_41_-_joao_wilson.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_42_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_43_show_gospel_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_nc2ba_44_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_45_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_46_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_47_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_48_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_49_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_50_-_dr._rodrigo_helio_remisson_e_benisio_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_nc2ba_51_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_52_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3201/indicacao_53_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3205/indicacao_54_priscila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3206/indicacao_55_priscila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3208/indicacao_57_-_dr._rodrigo_soares_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_58_matheus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_59_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_60_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_61_-_helio_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3222/indicacao_62_bill.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3223/indicacao_63_bill.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3227/indicacao_64_priscila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3229/indicacao_65_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3230/indicacao_66_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3231/indicacao_67_priscila.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_68_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_69_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_70_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_71_-_remissom_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_72_-_remissom_001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_73_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3243/indicacao_74_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3244/indicacao_75_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_76_priscila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_77_priscila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_78_-_helio_001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_79_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_80_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/image_006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/image_020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/image_022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/mocao_04_congratula_enedina_ramos_costa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/mocao_05_-_congratula_jose_estevao_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/mocao_06_-_congratula_odete_fulanente_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3194/mocao_07_-_congratula_jose_maria_cortez_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_08_onicemar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/mocao_9_m_cunha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/mocao_10_m_gloria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/projeto_de_lei._reajuste_anual_do_piso_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/projeto_de_lei_complementar_43-2026_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/image_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/pl_02_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/image_013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3135/image_016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/pl_06_altera_lei_1887..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/pl_07_quiosque.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_08_refis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3210/pl_09_prioridade_deficiente.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3211/pl_10_prevencao_vida.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3221/pl_11_denominacao_rua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/pl_12_-__ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/pl_13_-_premiacao_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/pr_01_r_ver.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/pr_02_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3106/image_001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/image_002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3114/image_009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3115/image_010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/requerimento_05_remisson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/requerimento_06_remisson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3132/requerimento_07_remisson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/image_021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/image_023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/image_024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/requerimento_11_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/requerimento_12_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_13_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/requerimento_14_priscila.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/requerimento_15_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_16_vovo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_17_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/requerimento_18_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3196/requerimento_19_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3197/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3202/requerimento_21_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3203/requerimento_22_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3209/requerimento_23_-_matheus_e_joao_001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3217/requerimento_-_24_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3224/requerimento_25_-_dr._rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3237/requerimento_26_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3238/requerimento_27_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/requerimento_28_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/requerimento_29_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/cpp_luciano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3253/requerimento_30_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/lei_municipal_no_1.923_-_2026_-_dispoe_sobre_recomposicao_das_perdas_salariais_dos_servidores_da_camara_municipal_de_manhumirim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/lei_municipal_no_1.924_-_2026_-_reconhece_como_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_autistas_de_manhumirim_-_apaam.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3249/lei_municipal_no_1.925_-_2026_-_dispoe_sobre_denominacao_do_creas_do_bairro_campestre.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/lei_municipal_no_1.926_-_2026_-_autoriza_o_poder_executivo_a_outorgar_concessao_de_uso_de_bens_publicos_municipais_-_quiosques_-_na_praca_padre_julio_maria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3251/lei_municipal_no_1.927_-_2026_-_dispoe_sobre_o_programa_de_recuperacao_fiscal_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/lei_complementar_no_42_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3252/lei_complementar_no_43_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/portaria_429_-_nomeia_servidores_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/portaria_430_-_estabelece_o_regime_de_plantao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/portaria_431.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/portaria_432_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/portaria_433_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/image_017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/portaria_435_calendario_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/portaria_436_altea_calendario.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/portaria_no_437_-_altera_o_calendario_da_cmm.pdfass.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3104/image_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3105/image_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3109/image_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3110/image_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3111/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3112/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3116/image_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3117/image_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3123/image_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3125/image_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3133/image_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3130/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3131/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3134/image_015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3140/image_018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3141/image_019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3148/image_025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3149/image_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3150/image_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3151/image_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3152/image_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3154/image_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3155/image_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3156/indicacao_30_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3157/indicacao_31_-_helio_e_rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_32_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_33_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_35_remisson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_36_priscila.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_37_priscila_e_helio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_38_-_xandinho_priscila_e_helio_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_39_bill.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_40_bill.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_no_41_-_joao_wilson.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_42_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_43_show_gospel_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_nc2ba_44_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_45_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_46_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_47_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_48_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_49_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_50_-_dr._rodrigo_helio_remisson_e_benisio_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_nc2ba_51_-_matheus_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_52_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3201/indicacao_53_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3205/indicacao_54_priscila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3206/indicacao_55_priscila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3208/indicacao_57_-_dr._rodrigo_soares_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_58_matheus.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_59_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_60_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_61_-_helio_001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3222/indicacao_62_bill.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3223/indicacao_63_bill.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3227/indicacao_64_priscila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3229/indicacao_65_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3230/indicacao_66_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3231/indicacao_67_priscila.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_68_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_69_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_70_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_71_-_remissom_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_72_-_remissom_001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_73_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3243/indicacao_74_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3244/indicacao_75_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_76_priscila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_77_priscila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_78_-_helio_001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_79_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_80_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_81_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_82_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3259/indicacao_83_-_remissom_hott_001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_84_-_remissom_hott_001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_85_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3266/indicacao_86_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_87_-_priscila_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_88_-_priscila_001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3272/indicacao_89_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3273/indicacao_90_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3275/doc08426720260527123111.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3279/indicacao_93_bill.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3280/indicacao_84_-_remissom_hott_001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3281/indicacao_95_-_dr._rodrigo_soares_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_96_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_97_remisson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3290/indicacao_98_vovo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3295/indicacao_99_remisson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3296/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3113/image_006.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3142/image_020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3144/image_022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3168/mocao_04_congratula_enedina_ramos_costa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3192/mocao_05_-_congratula_jose_estevao_001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3193/mocao_06_-_congratula_odete_fulanente_001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3194/mocao_07_-_congratula_jose_maria_cortez_001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_08_onicemar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3215/mocao_9_m_cunha.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3216/mocao_10_m_gloria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3294/mocao_11_remisson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3121/projeto_de_lei._reajuste_anual_do_piso_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3165/projeto_de_lei_complementar_43-2026_001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3108/image_002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3118/pl_02_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3126/image_013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3135/image_016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3183/pl_06_altera_lei_1887..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3184/pl_07_quiosque.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_08_refis.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3210/pl_09_prioridade_deficiente.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3211/pl_10_prevencao_vida.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3221/pl_11_denominacao_rua.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3225/pl_12_-__ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3226/pl_13_-_premiacao_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3263/projeto_de_lei_bdmg.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3264/projeto_de_lei_autoriza_repasse_ao_hpjm.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3268/projeto_de_lei_-_autoriza_financiamento_-_perante_bdmg.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3292/denomina_praca_pe_demerval_alves_botelho_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3299/pl_17_-_2026_-_repasse_financeiro_ao_hospital_pe_julio_maria_001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3300/pl_19_-_2026_-_autoriza_recursos_para_associacao_monte_da_olivei_001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3119/pr_01_r_ver.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3173/pr_02_altera_ri.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3106/image_001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3107/image_002.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3114/image_009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3115/image_010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3128/requerimento_05_remisson.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3129/requerimento_06_remisson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3132/requerimento_07_remisson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3143/image_021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3146/image_023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3147/image_024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3160/requerimento_11_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3163/requerimento_12_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3169/requerimento_13_-_joao_wilson_001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3170/requerimento_14_priscila.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3179/requerimento_15_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_16_vovo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3190/requerimento_17_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3191/requerimento_18_-_matheus_fully_001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3196/requerimento_19_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3197/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3202/requerimento_21_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3203/requerimento_22_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3209/requerimento_23_-_matheus_e_joao_001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3217/requerimento_-_24_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3224/requerimento_25_-_dr._rodrigo_001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3237/requerimento_26_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3238/requerimento_27_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3239/requerimento_28_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3240/requerimento_29_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3241/comissao_parlamentar_processante_-_processo_01-2026_001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3253/requerimento_30_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3258/requerimento_31_-_matheus_001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3261/requerimento_32_-_remissom_hott_001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3262/requerimento_32_-_remissom_hott_001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3267/requerimento_33_-_vovo_001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3271/requerimento_34_-_remisson_001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3276/doc08426820260527123151.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3291/requerimento_38_marcio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3293/requerimento_38_-_xandinho_001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_no_40_-_remisson.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3298/requerimento_no_41_-_remisson.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3158/lei_municipal_no_1.923_-_2026_-_dispoe_sobre_recomposicao_das_perdas_salariais_dos_servidores_da_camara_municipal_de_manhumirim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3248/lei_municipal_no_1.924_-_2026_-_reconhece_como_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_autistas_de_manhumirim_-_apaam.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3249/lei_municipal_no_1.925_-_2026_-_dispoe_sobre_denominacao_do_creas_do_bairro_campestre.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3250/lei_municipal_no_1.926_-_2026_-_autoriza_o_poder_executivo_a_outorgar_concessao_de_uso_de_bens_publicos_municipais_-_quiosques_-_na_praca_padre_julio_maria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3251/lei_municipal_no_1.927_-_2026_-_dispoe_sobre_o_programa_de_recuperacao_fiscal_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3283/lei_municipal_no_1929_-_2026_-_institui_a_politica_municipal_de_valorizacao_da_vida_e_prevencao_ao_suicidio_e_a_automutilacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3284/lei_municipal_no_1930_-_2026_-_dispoe_sobre_denominacao_de_logradouro_publico_rua_luzia_maria_pires_no_corrego_do_lessa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3285/lei_municipal_no_1931_-_2026_-_autoriza_o_poder_executivo_municipal_a_conceder_premiacao_em_dinheiro_a_equipes_e_atletas_vencedores_de_eventos_esportivos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3286/lei_municipal_no_1932_-_2026_-_autoriza_o_municipio_a_contratar_com_o_bdmg.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3287/lei_municipal_no_1931_-_2026_-_autoriza_o_poder_executivo_municipal_a_conceder_premiacao_em_dinheiro_a_equipes_e_atletas_vencedores_de_eventos_esportivos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3159/lei_complementar_no_42_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3252/lei_complementar_no_43_-_2026_-_dispoe_sobre_a_implementacao_do_reajuste_do_piso_nacional_do_magisterio_m_p_n.o_1.334-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3101/portaria_429_-_nomeia_servidores_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3102/portaria_430_-_estabelece_o_regime_de_plantao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3120/portaria_431.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3127/portaria_432_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3122/portaria_433_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3139/image_017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3153/portaria_435_calendario_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3204/portaria_436_altea_calendario.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3228/portaria_no_437_-_altera_o_calendario_da_cmm.pdfass.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3277/portaria_438_-_nomeia_comissao_de_arquivo_de_descarte_da_cmm_001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manhumirim.mg.leg.br/media/sapl/public/materialegislativa/2026/3278/portaria_439__-_altera_o_calendario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="241.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="243.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -4204,1990 +4675,3160 @@
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>41</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H79" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>332</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>333</v>
       </c>
       <c r="D80" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="F80" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>336</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>337</v>
       </c>
-      <c r="B81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D81" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>213</v>
+        <v>67</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>338</v>
       </c>
       <c r="H81" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>22</v>
+        <v>341</v>
       </c>
       <c r="D82" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H82" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>26</v>
+        <v>345</v>
       </c>
       <c r="D83" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H83" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
+        <v>349</v>
       </c>
       <c r="D84" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>67</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H84" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>353</v>
       </c>
       <c r="D85" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H85" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>357</v>
       </c>
       <c r="D86" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="H86" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>45</v>
+        <v>361</v>
       </c>
       <c r="D87" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="H87" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>50</v>
+        <v>365</v>
       </c>
       <c r="D88" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="H88" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>54</v>
+        <v>369</v>
       </c>
       <c r="D89" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="H89" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>373</v>
       </c>
       <c r="D90" t="s">
-        <v>365</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>366</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>367</v>
+        <v>208</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="H90" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>377</v>
       </c>
       <c r="D91" t="s">
-        <v>365</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>366</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>367</v>
+        <v>208</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="H91" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="H92" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>17</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="H93" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>22</v>
+        <v>389</v>
       </c>
       <c r="D94" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>67</v>
+        <v>213</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="H94" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>393</v>
       </c>
       <c r="D95" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="H95" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>397</v>
       </c>
       <c r="D96" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="H96" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>40</v>
+        <v>401</v>
       </c>
       <c r="D97" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>367</v>
+        <v>208</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="H97" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>45</v>
+        <v>405</v>
       </c>
       <c r="D98" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>395</v>
+        <v>406</v>
       </c>
       <c r="H98" t="s">
-        <v>396</v>
+        <v>407</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>50</v>
+        <v>409</v>
       </c>
       <c r="D99" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>41</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="H99" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="E100" t="s">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="F100" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="H100" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="E101" t="s">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>213</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="H101" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>407</v>
+        <v>22</v>
       </c>
       <c r="D102" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="E102" t="s">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="F102" t="s">
-        <v>367</v>
+        <v>27</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="H102" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="D103" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="E103" t="s">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="F103" t="s">
-        <v>367</v>
+        <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="H103" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>426</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>31</v>
+      </c>
+      <c r="D104" t="s">
         <v>413</v>
       </c>
-      <c r="B104" t="s">
-[...5 lines deleted...]
-      <c r="D104" t="s">
+      <c r="E104" t="s">
         <v>414</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>379</v>
+        <v>67</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="H104" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="D105" t="s">
+        <v>413</v>
+      </c>
+      <c r="E105" t="s">
         <v>414</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>379</v>
+        <v>67</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="H105" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D106" t="s">
+        <v>413</v>
+      </c>
+      <c r="E106" t="s">
         <v>414</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" t="s">
-        <v>422</v>
+        <v>67</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="H106" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D107" t="s">
+        <v>413</v>
+      </c>
+      <c r="E107" t="s">
         <v>414</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>422</v>
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="H107" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D108" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="E108" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="F108" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="H108" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="D109" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="E109" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="F109" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="H109" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D110" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="E110" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="F110" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="H110" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="E111" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="F111" t="s">
-        <v>46</v>
+        <v>450</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="H111" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="E112" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="F112" t="s">
-        <v>41</v>
+        <v>450</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="H112" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E113" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F113" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="H113" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D114" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E114" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F114" t="s">
-        <v>41</v>
+        <v>462</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="H114" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D115" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E115" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F115" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="H115" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D116" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E116" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F116" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="H116" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D117" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E117" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F117" t="s">
-        <v>46</v>
+        <v>450</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="H117" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D118" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E118" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F118" t="s">
-        <v>18</v>
+        <v>450</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="H118" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>407</v>
+        <v>45</v>
       </c>
       <c r="D119" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E119" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F119" t="s">
-        <v>46</v>
+        <v>450</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D120" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E120" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F120" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="H120" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>468</v>
+        <v>483</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D121" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E121" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F121" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="H121" t="s">
-        <v>470</v>
+        <v>485</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>471</v>
+        <v>486</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D122" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E122" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F122" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="H122" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>75</v>
+        <v>490</v>
       </c>
       <c r="D123" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E123" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F123" t="s">
-        <v>208</v>
+        <v>450</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="H123" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="D124" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E124" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F124" t="s">
-        <v>67</v>
+        <v>450</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="H124" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="D125" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E125" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F125" t="s">
-        <v>67</v>
+        <v>450</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="H125" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="D126" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E126" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F126" t="s">
-        <v>208</v>
+        <v>450</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="H126" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="D127" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E127" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F127" t="s">
-        <v>18</v>
+        <v>450</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="H127" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D128" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E128" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F128" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="H128" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D129" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E129" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F129" t="s">
-        <v>41</v>
+        <v>450</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="H129" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="D130" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="E130" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="F130" t="s">
-        <v>67</v>
+        <v>450</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="H130" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>428</v>
+        <v>515</v>
       </c>
       <c r="E131" t="s">
-        <v>429</v>
+        <v>516</v>
       </c>
       <c r="F131" t="s">
-        <v>208</v>
+        <v>462</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="H131" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
       <c r="D132" t="s">
-        <v>428</v>
+        <v>515</v>
       </c>
       <c r="E132" t="s">
-        <v>429</v>
+        <v>516</v>
       </c>
       <c r="F132" t="s">
-        <v>213</v>
+        <v>462</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
       <c r="H132" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>504</v>
+        <v>522</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="D133" t="s">
-        <v>428</v>
+        <v>515</v>
       </c>
       <c r="E133" t="s">
-        <v>429</v>
+        <v>516</v>
       </c>
       <c r="F133" t="s">
-        <v>67</v>
+        <v>523</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>505</v>
+        <v>374</v>
       </c>
       <c r="H133" t="s">
-        <v>506</v>
+        <v>524</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D134" t="s">
-        <v>428</v>
+        <v>515</v>
       </c>
       <c r="E134" t="s">
-        <v>429</v>
+        <v>516</v>
       </c>
       <c r="F134" t="s">
-        <v>208</v>
+        <v>523</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>508</v>
+        <v>374</v>
       </c>
       <c r="H134" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>428</v>
+        <v>528</v>
       </c>
       <c r="E135" t="s">
-        <v>429</v>
+        <v>529</v>
       </c>
       <c r="F135" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="H135" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="D136" t="s">
-        <v>428</v>
+        <v>528</v>
       </c>
       <c r="E136" t="s">
-        <v>429</v>
+        <v>529</v>
       </c>
       <c r="F136" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="H136" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>516</v>
+        <v>535</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="D137" t="s">
-        <v>428</v>
+        <v>528</v>
       </c>
       <c r="E137" t="s">
-        <v>429</v>
+        <v>529</v>
       </c>
       <c r="F137" t="s">
-        <v>517</v>
+        <v>46</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
       <c r="H137" t="s">
-        <v>519</v>
+        <v>537</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>135</v>
+        <v>26</v>
       </c>
       <c r="D138" t="s">
-        <v>428</v>
+        <v>528</v>
       </c>
       <c r="E138" t="s">
-        <v>429</v>
+        <v>529</v>
       </c>
       <c r="F138" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="H138" t="s">
-        <v>446</v>
+        <v>540</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>523</v>
+        <v>31</v>
       </c>
       <c r="D139" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E139" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F139" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="H139" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>544</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140" t="s">
         <v>528</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="E140" t="s">
         <v>529</v>
       </c>
-      <c r="D140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F140" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="H140" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>533</v>
+        <v>40</v>
       </c>
       <c r="D141" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E141" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F141" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="H141" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>537</v>
+        <v>45</v>
       </c>
       <c r="D142" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E142" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F142" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="H142" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>541</v>
+        <v>50</v>
       </c>
       <c r="D143" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E143" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F143" t="s">
-        <v>367</v>
+        <v>46</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="H143" t="s">
-        <v>396</v>
+        <v>555</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>179</v>
+        <v>54</v>
       </c>
       <c r="D144" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="E144" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="F144" t="s">
-        <v>367</v>
+        <v>46</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="H144" t="s">
-        <v>369</v>
+        <v>558</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>183</v>
+        <v>58</v>
       </c>
       <c r="D145" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="E145" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="F145" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="H145" t="s">
-        <v>369</v>
+        <v>561</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>550</v>
+        <v>490</v>
       </c>
       <c r="D146" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E146" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F146" t="s">
-        <v>553</v>
+        <v>46</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="H146" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>557</v>
+        <v>62</v>
       </c>
       <c r="D147" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E147" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F147" t="s">
-        <v>553</v>
+        <v>46</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="H147" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>561</v>
+        <v>66</v>
       </c>
       <c r="D148" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E148" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F148" t="s">
-        <v>553</v>
+        <v>32</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="H148" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>565</v>
+        <v>71</v>
       </c>
       <c r="D149" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E149" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F149" t="s">
-        <v>379</v>
+        <v>41</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="H149" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>569</v>
+        <v>75</v>
       </c>
       <c r="D150" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E150" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F150" t="s">
-        <v>553</v>
+        <v>208</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="H150" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>573</v>
+        <v>79</v>
       </c>
       <c r="D151" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E151" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F151" t="s">
-        <v>553</v>
+        <v>67</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="H151" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>577</v>
+        <v>83</v>
       </c>
       <c r="D152" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E152" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F152" t="s">
-        <v>553</v>
+        <v>67</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="H152" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>581</v>
+        <v>87</v>
       </c>
       <c r="D153" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E153" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F153" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="H153" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>585</v>
+        <v>91</v>
       </c>
       <c r="D154" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="E154" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="F154" t="s">
-        <v>553</v>
+        <v>18</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H154" t="s">
-        <v>587</v>
+        <v>588</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>589</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>95</v>
+      </c>
+      <c r="D155" t="s">
+        <v>528</v>
+      </c>
+      <c r="E155" t="s">
+        <v>529</v>
+      </c>
+      <c r="F155" t="s">
+        <v>41</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H155" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>592</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>99</v>
+      </c>
+      <c r="D156" t="s">
+        <v>528</v>
+      </c>
+      <c r="E156" t="s">
+        <v>529</v>
+      </c>
+      <c r="F156" t="s">
+        <v>41</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H156" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>595</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>103</v>
+      </c>
+      <c r="D157" t="s">
+        <v>528</v>
+      </c>
+      <c r="E157" t="s">
+        <v>529</v>
+      </c>
+      <c r="F157" t="s">
+        <v>67</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H157" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>598</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>107</v>
+      </c>
+      <c r="D158" t="s">
+        <v>528</v>
+      </c>
+      <c r="E158" t="s">
+        <v>529</v>
+      </c>
+      <c r="F158" t="s">
+        <v>208</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H158" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>601</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>111</v>
+      </c>
+      <c r="D159" t="s">
+        <v>528</v>
+      </c>
+      <c r="E159" t="s">
+        <v>529</v>
+      </c>
+      <c r="F159" t="s">
+        <v>213</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H159" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>604</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>115</v>
+      </c>
+      <c r="D160" t="s">
+        <v>528</v>
+      </c>
+      <c r="E160" t="s">
+        <v>529</v>
+      </c>
+      <c r="F160" t="s">
+        <v>67</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H160" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>607</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>119</v>
+      </c>
+      <c r="D161" t="s">
+        <v>528</v>
+      </c>
+      <c r="E161" t="s">
+        <v>529</v>
+      </c>
+      <c r="F161" t="s">
+        <v>208</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H161" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>610</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>123</v>
+      </c>
+      <c r="D162" t="s">
+        <v>528</v>
+      </c>
+      <c r="E162" t="s">
+        <v>529</v>
+      </c>
+      <c r="F162" t="s">
+        <v>67</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H162" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>613</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>127</v>
+      </c>
+      <c r="D163" t="s">
+        <v>528</v>
+      </c>
+      <c r="E163" t="s">
+        <v>529</v>
+      </c>
+      <c r="F163" t="s">
+        <v>41</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H163" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>616</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>131</v>
+      </c>
+      <c r="D164" t="s">
+        <v>528</v>
+      </c>
+      <c r="E164" t="s">
+        <v>529</v>
+      </c>
+      <c r="F164" t="s">
+        <v>617</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H164" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>620</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>135</v>
+      </c>
+      <c r="D165" t="s">
+        <v>528</v>
+      </c>
+      <c r="E165" t="s">
+        <v>529</v>
+      </c>
+      <c r="F165" t="s">
+        <v>41</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H165" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>622</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>139</v>
+      </c>
+      <c r="D166" t="s">
+        <v>528</v>
+      </c>
+      <c r="E166" t="s">
+        <v>529</v>
+      </c>
+      <c r="F166" t="s">
+        <v>67</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H166" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>625</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>143</v>
+      </c>
+      <c r="D167" t="s">
+        <v>528</v>
+      </c>
+      <c r="E167" t="s">
+        <v>529</v>
+      </c>
+      <c r="F167" t="s">
+        <v>41</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H167" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>628</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>147</v>
+      </c>
+      <c r="D168" t="s">
+        <v>528</v>
+      </c>
+      <c r="E168" t="s">
+        <v>529</v>
+      </c>
+      <c r="F168" t="s">
+        <v>41</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H168" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>630</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>151</v>
+      </c>
+      <c r="D169" t="s">
+        <v>528</v>
+      </c>
+      <c r="E169" t="s">
+        <v>529</v>
+      </c>
+      <c r="F169" t="s">
+        <v>208</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H169" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>633</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>155</v>
+      </c>
+      <c r="D170" t="s">
+        <v>528</v>
+      </c>
+      <c r="E170" t="s">
+        <v>529</v>
+      </c>
+      <c r="F170" t="s">
+        <v>41</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H170" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>636</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>159</v>
+      </c>
+      <c r="D171" t="s">
+        <v>528</v>
+      </c>
+      <c r="E171" t="s">
+        <v>529</v>
+      </c>
+      <c r="F171" t="s">
+        <v>208</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H171" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>639</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>163</v>
+      </c>
+      <c r="D172" t="s">
+        <v>528</v>
+      </c>
+      <c r="E172" t="s">
+        <v>529</v>
+      </c>
+      <c r="F172" t="s">
+        <v>208</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H172" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>642</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>167</v>
+      </c>
+      <c r="D173" t="s">
+        <v>528</v>
+      </c>
+      <c r="E173" t="s">
+        <v>529</v>
+      </c>
+      <c r="F173" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H173" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>645</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>171</v>
+      </c>
+      <c r="D174" t="s">
+        <v>528</v>
+      </c>
+      <c r="E174" t="s">
+        <v>529</v>
+      </c>
+      <c r="F174" t="s">
+        <v>41</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H174" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>648</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>175</v>
+      </c>
+      <c r="D175" t="s">
+        <v>528</v>
+      </c>
+      <c r="E175" t="s">
+        <v>529</v>
+      </c>
+      <c r="F175" t="s">
+        <v>41</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H175" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>651</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>652</v>
+      </c>
+      <c r="D176" t="s">
+        <v>653</v>
+      </c>
+      <c r="E176" t="s">
+        <v>654</v>
+      </c>
+      <c r="F176" t="s">
+        <v>450</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H176" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>657</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>658</v>
+      </c>
+      <c r="D177" t="s">
+        <v>653</v>
+      </c>
+      <c r="E177" t="s">
+        <v>654</v>
+      </c>
+      <c r="F177" t="s">
+        <v>450</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H177" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>661</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>662</v>
+      </c>
+      <c r="D178" t="s">
+        <v>653</v>
+      </c>
+      <c r="E178" t="s">
+        <v>654</v>
+      </c>
+      <c r="F178" t="s">
+        <v>450</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H178" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>665</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>666</v>
+      </c>
+      <c r="D179" t="s">
+        <v>653</v>
+      </c>
+      <c r="E179" t="s">
+        <v>654</v>
+      </c>
+      <c r="F179" t="s">
+        <v>450</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H179" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>669</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>670</v>
+      </c>
+      <c r="D180" t="s">
+        <v>653</v>
+      </c>
+      <c r="E180" t="s">
+        <v>654</v>
+      </c>
+      <c r="F180" t="s">
+        <v>450</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H180" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>672</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>673</v>
+      </c>
+      <c r="D181" t="s">
+        <v>653</v>
+      </c>
+      <c r="E181" t="s">
+        <v>654</v>
+      </c>
+      <c r="F181" t="s">
+        <v>450</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H181" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>674</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>675</v>
+      </c>
+      <c r="D182" t="s">
+        <v>653</v>
+      </c>
+      <c r="E182" t="s">
+        <v>654</v>
+      </c>
+      <c r="F182" t="s">
+        <v>450</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H182" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>677</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>678</v>
+      </c>
+      <c r="D183" t="s">
+        <v>653</v>
+      </c>
+      <c r="E183" t="s">
+        <v>654</v>
+      </c>
+      <c r="F183" t="s">
+        <v>450</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H183" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>681</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>682</v>
+      </c>
+      <c r="D184" t="s">
+        <v>653</v>
+      </c>
+      <c r="E184" t="s">
+        <v>654</v>
+      </c>
+      <c r="F184" t="s">
+        <v>450</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H184" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>685</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>686</v>
+      </c>
+      <c r="D185" t="s">
+        <v>653</v>
+      </c>
+      <c r="E185" t="s">
+        <v>654</v>
+      </c>
+      <c r="F185" t="s">
+        <v>450</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H185" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>688</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>689</v>
+      </c>
+      <c r="D186" t="s">
+        <v>653</v>
+      </c>
+      <c r="E186" t="s">
+        <v>654</v>
+      </c>
+      <c r="F186" t="s">
+        <v>450</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H186" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>692</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>179</v>
+      </c>
+      <c r="D187" t="s">
+        <v>693</v>
+      </c>
+      <c r="E187" t="s">
+        <v>694</v>
+      </c>
+      <c r="F187" t="s">
+        <v>450</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H187" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>696</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>183</v>
+      </c>
+      <c r="D188" t="s">
+        <v>693</v>
+      </c>
+      <c r="E188" t="s">
+        <v>694</v>
+      </c>
+      <c r="F188" t="s">
+        <v>450</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H188" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>698</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>699</v>
+      </c>
+      <c r="D189" t="s">
+        <v>700</v>
+      </c>
+      <c r="E189" t="s">
+        <v>701</v>
+      </c>
+      <c r="F189" t="s">
+        <v>702</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H189" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>705</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>706</v>
+      </c>
+      <c r="D190" t="s">
+        <v>700</v>
+      </c>
+      <c r="E190" t="s">
+        <v>701</v>
+      </c>
+      <c r="F190" t="s">
+        <v>702</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H190" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>709</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>710</v>
+      </c>
+      <c r="D191" t="s">
+        <v>700</v>
+      </c>
+      <c r="E191" t="s">
+        <v>701</v>
+      </c>
+      <c r="F191" t="s">
+        <v>702</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H191" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>713</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>714</v>
+      </c>
+      <c r="D192" t="s">
+        <v>700</v>
+      </c>
+      <c r="E192" t="s">
+        <v>701</v>
+      </c>
+      <c r="F192" t="s">
+        <v>462</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H192" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>717</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>718</v>
+      </c>
+      <c r="D193" t="s">
+        <v>700</v>
+      </c>
+      <c r="E193" t="s">
+        <v>701</v>
+      </c>
+      <c r="F193" t="s">
+        <v>702</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H193" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>721</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>722</v>
+      </c>
+      <c r="D194" t="s">
+        <v>700</v>
+      </c>
+      <c r="E194" t="s">
+        <v>701</v>
+      </c>
+      <c r="F194" t="s">
+        <v>702</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H194" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>725</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>726</v>
+      </c>
+      <c r="D195" t="s">
+        <v>700</v>
+      </c>
+      <c r="E195" t="s">
+        <v>701</v>
+      </c>
+      <c r="F195" t="s">
+        <v>702</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H195" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>729</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>730</v>
+      </c>
+      <c r="D196" t="s">
+        <v>700</v>
+      </c>
+      <c r="E196" t="s">
+        <v>701</v>
+      </c>
+      <c r="F196" t="s">
+        <v>18</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H196" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>733</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>734</v>
+      </c>
+      <c r="D197" t="s">
+        <v>700</v>
+      </c>
+      <c r="E197" t="s">
+        <v>701</v>
+      </c>
+      <c r="F197" t="s">
+        <v>702</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H197" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>737</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>738</v>
+      </c>
+      <c r="D198" t="s">
+        <v>700</v>
+      </c>
+      <c r="E198" t="s">
+        <v>701</v>
+      </c>
+      <c r="F198" t="s">
+        <v>702</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H198" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>741</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>742</v>
+      </c>
+      <c r="D199" t="s">
+        <v>700</v>
+      </c>
+      <c r="E199" t="s">
+        <v>701</v>
+      </c>
+      <c r="F199" t="s">
+        <v>702</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H199" t="s">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6301,50 +7942,95 @@
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>